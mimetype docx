--- v4 (2026-05-01)
+++ v5 (2026-06-16)
@@ -1643,59 +1643,59 @@
           <w:t>Defensa i promoció dels drets propis i de les persones i col.lectius de l’entorn proper i del món, fent èmfasi en aquells relacionats amb el reconeixement de les minories i de la diversitat (lingüística, cultural, religiosa...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId91">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica sobre els sistemes de presa de decisions (votacions, majories, consens) i la importància de la participació en la definició de normes per a la convivència de totes les persones i grups socials, sense exclusions per motius d'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -1713,67 +1713,67 @@
           <w:t>Valoració crítica i assumpció de les habilitats socials per a la convivència intercultural  en societats dinàmiques i canviants (comunicació, escolta activa, diàleg, empatia, provenció, resolució, transformació de conflictes, mediació, cooperació, flexibilitat i adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId92">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Construcció de relacions de convivència assertives i respectuoses amb totes les persones i grups socials independentment del seu origen o pertinença. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>