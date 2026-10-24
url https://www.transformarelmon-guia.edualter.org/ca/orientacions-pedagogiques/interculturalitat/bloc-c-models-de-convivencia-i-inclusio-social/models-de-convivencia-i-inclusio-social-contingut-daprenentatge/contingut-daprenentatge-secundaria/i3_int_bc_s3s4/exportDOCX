--- v5 (2026-07-26)
+++ v6 (2026-10-24)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Tercer i quart d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -2722,59 +2722,59 @@
           <w:t>Interiorització i promoció de les habilitats socials per a la convivència intercultural en societats dinàmiques i canviants (comunicació, escolta activa, diàleg, empatia, provenció, resolució, transformació de conflictes, mediació, cooperació, flexibilitat i adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr/>
           <w:t>Defensa i promoció dels drets propis i de les persones i col.lectius de l’entorn proper i del món, fent èmfasi en aquells relacionats amb el reconeixement de les minories i de la diversitat (lingüística, cultural, religiosa...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>