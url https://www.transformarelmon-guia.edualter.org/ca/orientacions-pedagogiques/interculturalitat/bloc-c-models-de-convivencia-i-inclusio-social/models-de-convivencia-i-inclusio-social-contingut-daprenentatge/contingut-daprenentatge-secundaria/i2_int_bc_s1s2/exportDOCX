--- v5 (2026-06-08)
+++ v6 (2026-10-24)
@@ -164,67 +164,67 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Primer i segon d’ESO</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>