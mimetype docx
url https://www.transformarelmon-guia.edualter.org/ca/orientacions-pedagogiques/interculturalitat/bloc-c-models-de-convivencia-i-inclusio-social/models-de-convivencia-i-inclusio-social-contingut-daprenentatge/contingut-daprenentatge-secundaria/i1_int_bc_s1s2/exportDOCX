--- v2 (2026-03-10)
+++ v3 (2026-04-30)
@@ -1648,59 +1648,59 @@
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Construcció de relacions de convivència assertives i respectuoses amb totes les persones i grups socials independentment del seu origen o pertinença. </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>