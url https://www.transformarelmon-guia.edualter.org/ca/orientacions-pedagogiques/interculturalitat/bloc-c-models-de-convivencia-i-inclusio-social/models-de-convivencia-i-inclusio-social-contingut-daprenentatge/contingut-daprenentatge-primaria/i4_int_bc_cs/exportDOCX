--- v7 (2026-09-09)
+++ v8 (2026-10-24)
@@ -1953,59 +1953,59 @@
           <w:t>Establiment de relacions de convivència a l'aula, al centre i a l'entorn basades en l'estima, el respecte i la conficança en un mateix i en les altres persones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId67">
         <w:r>
           <w:rPr/>
           <w:t>Participació en la presa de decisions i en la construcció consensuada d'unes normes bàsiques per organitzar la convivència a l’aula i al  centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>