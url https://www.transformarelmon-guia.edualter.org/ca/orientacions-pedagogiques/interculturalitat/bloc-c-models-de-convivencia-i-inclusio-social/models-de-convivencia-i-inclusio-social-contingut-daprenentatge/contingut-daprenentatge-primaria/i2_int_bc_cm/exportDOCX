--- v3 (2026-03-12)
+++ v4 (2026-06-13)
@@ -1817,102 +1817,102 @@
           <w:t>Inici en la pràctica de presa de decisions i de construcció consensuada d'algunes normes bàsiques per organitzar a la convivència a l’aula i al centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement i aplicació de les habilitats socials que contribueixen a establir relacions de convivència intercultural a l'aula, al centre i a l'entorn proper (comunicació, escolta activa, diàleg, empatia, provenció, resolució i transformació de conflictes, cooperació, flexibilitat, adaptabilitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>