--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -965,59 +965,59 @@
           <w:t>Inici en la pràctica de presa de decisions i de construcció consensuada d'algunes normes bàsiques per organitzar a la convivència a l’aula i al centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr/>
           <w:t>Participació en la presa de decisions i en la construcció consensuada d'unes normes bàsiques per organitzar la convivència a l’aula i al  centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>