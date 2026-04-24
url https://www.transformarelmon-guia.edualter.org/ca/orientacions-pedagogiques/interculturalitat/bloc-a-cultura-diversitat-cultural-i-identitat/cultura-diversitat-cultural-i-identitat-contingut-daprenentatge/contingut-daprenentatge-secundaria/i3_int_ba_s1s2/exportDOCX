--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -1836,67 +1836,67 @@
           <w:t>Respecte i reivindicació dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió i valoració positiva dels diferents sistemes de creences, valors, cosmovisions i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>