--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -1734,177 +1734,177 @@
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica sobre els diferents sistemes de creences, valors, cosmovisions  i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr/>
           <w:t>Respecte i reivindicació dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència digital</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió i valoració positiva dels diferents sistemes de creences, valors, cosmovisions i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>