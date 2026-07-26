--- v5 (2026-06-08)
+++ v6 (2026-07-26)
@@ -1718,193 +1718,193 @@
           <w:t>Assumpció del procés de construcció de la pròpia identitat, a partir de l’establiment de semblances i diferències, i l'establiment de relacions amb les persones i col.lectius de l’entorn proper i llunyà</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId72">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica sobre els diferents sistemes de creences, valors, cosmovisions  i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId86">
         <w:r>
           <w:rPr/>
           <w:t>Respecte i reivindicació dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones, independentment de l'origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
-[...7 lines deleted...]
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr/>
           <w:t>Comprensió i valoració positiva dels diferents sistemes de creences, valors, cosmovisions i formes de vida presents en l’entorn proper i al món, respectant i valorant la diversitat cultural existent com una oportunitat d'aprenentatge i enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>