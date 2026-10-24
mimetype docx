--- v6 (2026-07-26)
+++ v7 (2026-10-24)
@@ -3441,67 +3441,67 @@
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència digital</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId78">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi de les causes, conseqüències i caractarístiques dels fenòmens migratoris al llarg de la història de la humanitat i en l'actualitat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>