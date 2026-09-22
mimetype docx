--- v5 (2026-07-26)
+++ v6 (2026-09-22)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Inicial Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
@@ -1789,59 +1789,59 @@
           <w:t>Identificació d’alguns elements que contribueixen a la configuració de la identitat (origen, llengua, costums, valors, sentit de pertinença, adscripció a grups d’afinitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr/>
           <w:t>Identificació del lloc d’origen de les famílies de l’alumnat, comparant les semblances i les diferències existents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -1875,59 +1875,59 @@
           <w:t>Observació de la diversitat de llengües, costums, valors, creences i formes de vida que es troben a l’aula i a l’escola, per tal d’aproximar-se i aprendre d’altres cultures</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi dels fenòmens migratoris, de les seves causes i conseqüències, a partir del testimoni que aporta la biografia familiar pròpia i dels companys, i de l’anàlisi de les informacions reflectides en els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>