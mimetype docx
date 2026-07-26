--- v4 (2026-04-24)
+++ v5 (2026-07-26)
@@ -1789,67 +1789,67 @@
           <w:t>Identificació d’alguns elements que contribueixen a la configuració de la identitat (origen, llengua, costums, valors, sentit de pertinença, adscripció a grups d’afinitat)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr/>
           <w:t>Identificació del lloc d’origen de les famílies de l’alumnat, comparant les semblances i les diferències existents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>