--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -1513,75 +1513,75 @@
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -1607,59 +1607,59 @@
           <w:t>Respecte i valoració de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, l’escola i a l’entorn proper com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr/>
           <w:t>Identificació del lloc d’origen de les famílies de l’alumnat, comparant les semblances i les diferències existents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>