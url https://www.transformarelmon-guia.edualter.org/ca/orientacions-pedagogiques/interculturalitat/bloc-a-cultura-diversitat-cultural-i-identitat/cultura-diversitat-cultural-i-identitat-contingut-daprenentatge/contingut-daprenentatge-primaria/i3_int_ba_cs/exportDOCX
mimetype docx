--- v4 (2026-04-24)
+++ v5 (2026-07-26)
@@ -1513,75 +1513,75 @@
           <w:t>Presa de consciència del procés de construcció de la pròpia identitat a partir de la relació amb les persones i col.lectius de l’entorn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId66">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement dels principis i valors fonamentals (justícia, equitat, dignitat, pau, llibertat, solidaritat...) que constitueixen la base de la igualtat de drets i oportunitats per a totes les persones independentment del seu origen o pertinença</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -1607,67 +1607,67 @@
           <w:t>Respecte i valoració de la diversitat cultural (llengües, costums, valors, creences, formes de vida...) present a l’aula, l’escola i a l’entorn proper com una oportunitat d’aprenentatge i d’enriquiment</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr/>
           <w:t>Identificació del lloc d’origen de les famílies de l’alumnat, comparant les semblances i les diferències existents</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Interculturalitat Crítica i Antiracisme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>