--- v3 (2026-03-09)
+++ v4 (2026-04-24)
@@ -2170,118 +2170,118 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr/>
           <w:t>Manifestació de conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica de les causes (i les conseqüències) de l’existència de diferències i desigualtats socials per motiu de gènere, d’identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>