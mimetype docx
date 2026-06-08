--- v4 (2026-04-24)
+++ v5 (2026-06-08)
@@ -2170,67 +2170,67 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr/>
           <w:t>Manifestació de conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>