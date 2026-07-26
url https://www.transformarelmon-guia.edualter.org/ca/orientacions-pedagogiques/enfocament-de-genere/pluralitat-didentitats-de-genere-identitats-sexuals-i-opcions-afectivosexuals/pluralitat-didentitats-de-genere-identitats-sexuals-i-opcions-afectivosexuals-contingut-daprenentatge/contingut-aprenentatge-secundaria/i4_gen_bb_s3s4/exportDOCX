--- v5 (2026-06-08)
+++ v6 (2026-07-26)
@@ -2170,118 +2170,118 @@
           <w:t>Reflexió crítica de la diversitat en identitats de gènere, identitats sexuals i opcions afectivosexuals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId84">
         <w:r>
           <w:rPr/>
           <w:t>Manifestació de conductes i relacions interpersonals basades en el respecte, el diàleg i la igualtat</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId85">
         <w:r>
           <w:rPr/>
           <w:t>Reflexió crítica de les causes (i les conseqüències) de l’existència de diferències i desigualtats socials per motiu de gènere, d’identitat sexual i opció afectivasexual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>