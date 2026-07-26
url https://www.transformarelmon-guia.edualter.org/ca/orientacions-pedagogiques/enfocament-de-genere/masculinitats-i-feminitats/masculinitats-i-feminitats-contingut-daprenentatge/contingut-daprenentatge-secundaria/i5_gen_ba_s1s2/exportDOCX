--- v4 (2026-05-02)
+++ v5 (2026-07-26)
@@ -191,59 +191,59 @@
           <w:t>Assumpció del propi procès de construcció de la masculinitat i feminitat.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr/>
           <w:t>Valoració de les semblances i diferències de gènere com a element enriquidor de les relacions interpersonals.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -296,59 +296,59 @@
           <w:t>Valoració del paper de la dona i els sabers femenins com a motor de canvi i transformació social.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId13">
         <w:r>
           <w:rPr/>
           <w:t>Defensa dels drets i deures individuals i col·lectius en qüestió de gènere.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>