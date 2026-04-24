--- v2 (2026-01-23)
+++ v3 (2026-04-24)
@@ -1477,102 +1477,102 @@
           <w:t>Identificació de diferents models de masculinitat i feminitat que es donen en les societats actuals.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId10">
         <w:r>
           <w:rPr/>
           <w:t>Percepció de les principals situacions de desigualtat, injustícia i discriminació per motiu de gènere, sexe o opció afectivosexual.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId11">
         <w:r>
           <w:rPr/>
           <w:t>Interès per conèixer el paper de la dona i els saber femenins al llarg de la història com a motor de canvi i transformació social.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Gènere i feminismes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>