--- v5 (2026-07-26)
+++ v6 (2026-10-24)
@@ -1872,102 +1872,102 @@
           <w:t>Compromís i responsabilitat en la planificació, organització i realització d’accions i projectes individuals o col.lectius, en diferents àmbits, orientats a assolir objectius comuns que contribueixin a millorar  les garanties de llibertat, igualtat i justícia, a nivell local i global</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">Defensa i promoció d’habilitats per a la comunicació i la convivència que contribueixin a orientar les relacions interpersonals i intergrupals amb una perspectiva ètica tant en l’entorn proper com llunyà </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en comunicació lingüística</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr/>
           <w:t>Desenvolupament de nous mecanismes i vies de participació democràtica a l’aula, al centre i a l’entorn, indagant propostes de millora i aprofundiment democràtic</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>