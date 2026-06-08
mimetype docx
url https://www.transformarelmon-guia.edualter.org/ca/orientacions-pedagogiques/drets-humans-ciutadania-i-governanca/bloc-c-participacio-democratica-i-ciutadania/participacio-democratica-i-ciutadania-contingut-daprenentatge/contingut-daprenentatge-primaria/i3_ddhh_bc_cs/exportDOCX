--- v2 (2026-03-15)
+++ v3 (2026-06-08)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -2896,59 +2896,59 @@
           <w:t>Presentació i pràctica de les diferents habilitats per a la comunicació i la convivència a l’aula</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr/>
           <w:t>Pràctica de les diferents habilitats per a la comunicació i la convivència a l’aula i al centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>