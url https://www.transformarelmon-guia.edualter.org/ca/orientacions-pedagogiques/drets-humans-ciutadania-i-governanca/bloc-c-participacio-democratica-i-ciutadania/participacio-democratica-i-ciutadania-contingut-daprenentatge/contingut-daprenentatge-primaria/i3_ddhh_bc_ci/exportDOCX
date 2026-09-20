--- v3 (2026-07-26)
+++ v4 (2026-09-20)
@@ -3424,59 +3424,59 @@
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr/>
           <w:t>Identificació de la necessitat de prendre decisions de forma autònoma</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
@@ -3494,118 +3494,118 @@
           <w:t>Interès i voluntat per  participar de forma responsable i compromesa en les  tasques escolars</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència emprenedora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...14 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr/>
           <w:t>Presentació i pràctica de les normes, i de la seva importància per a la convivència democràtica en els diferents àmbits relacionals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr/>
           <w:t>Presentació i exercitació d’alguns mecanismes i vies de participació democràtica a l’aula</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>