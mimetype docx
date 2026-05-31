--- v2 (2026-03-04)
+++ v3 (2026-05-31)
@@ -2829,59 +2829,59 @@
           <w:t>Identificació i rebuig de les diferents situacions de marginació, discriminació, injustícia i violació de drets fonamentals en l’entorn proper</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència ciutadana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr/>
           <w:t>Reconeixement i exercici de diferents formes de mobilització social per a la defensa i reivindicació de drets en situacions de vulnerabilitat social en l'entorn proper (escola, barri, municipi...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>