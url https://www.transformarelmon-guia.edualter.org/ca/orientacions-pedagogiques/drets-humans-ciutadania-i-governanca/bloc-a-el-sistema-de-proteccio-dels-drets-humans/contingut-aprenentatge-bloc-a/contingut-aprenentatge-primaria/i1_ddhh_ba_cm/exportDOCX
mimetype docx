--- v3 (2026-03-09)
+++ v4 (2026-07-26)
@@ -1107,59 +1107,59 @@
           <w:t xml:space="preserve">Exercici dels drets propis, assumpció dels deures que se'n deriven i respecte dels drets de les persones de l'entorn </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr/>
           <w:t>Identificació d'alguns dels drets humans reconeguts en la Convenció dels Drets de la Infància</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Drets Humans, participació i governança</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>