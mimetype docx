--- v2 (2026-01-23)
+++ v3 (2026-04-24)
@@ -998,59 +998,59 @@
           <w:t>Observació d’aspectes de la organització d’aula o de centre que s’haurien de millorar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr/>
           <w:t>Formulació puntual d’alternatives per tal de millorar aspectes de la organització d’aula o de centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>