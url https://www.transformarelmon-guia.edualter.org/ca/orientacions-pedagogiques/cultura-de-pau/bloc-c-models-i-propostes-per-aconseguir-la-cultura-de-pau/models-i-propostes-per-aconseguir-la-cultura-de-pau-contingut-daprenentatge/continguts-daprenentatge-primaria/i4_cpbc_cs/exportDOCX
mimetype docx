--- v3 (2026-04-24)
+++ v4 (2026-06-08)
@@ -1095,59 +1095,59 @@
           <w:t>Valoració positiva de a les normes  d’aula i de centre, reconeixent-ne el benefici per una mateixa i per les altres persones</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement de formes per promoure la pau en l’entorn proper i a nivell mundial   (dret a la pau, educació perla pau, control dels recursos naturals...)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>