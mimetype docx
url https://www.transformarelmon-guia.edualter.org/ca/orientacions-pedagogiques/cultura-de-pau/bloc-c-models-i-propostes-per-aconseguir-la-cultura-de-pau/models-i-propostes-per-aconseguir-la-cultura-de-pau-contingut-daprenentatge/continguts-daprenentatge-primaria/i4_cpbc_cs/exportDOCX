--- v4 (2026-06-08)
+++ v5 (2026-09-09)
@@ -998,59 +998,59 @@
           <w:t>Observació d’aspectes de la organització d’aula o de centre que s’haurien de millorar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId17">
         <w:r>
           <w:rPr/>
           <w:t>Formulació puntual d’alternatives per tal de millorar aspectes de la organització d’aula o de centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>