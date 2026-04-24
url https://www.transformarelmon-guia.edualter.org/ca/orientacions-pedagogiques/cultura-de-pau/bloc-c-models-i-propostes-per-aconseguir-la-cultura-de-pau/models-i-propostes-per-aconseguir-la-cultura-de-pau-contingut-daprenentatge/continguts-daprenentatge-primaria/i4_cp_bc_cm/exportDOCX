--- v1 (2026-01-23)
+++ v2 (2026-04-24)
@@ -998,59 +998,59 @@
           <w:t>Observació d’aspectes de la organització d’aula o de centre que s’haurien de millorar</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
+        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència matemàtica i competència en ciència, tecnologia i enginyeria</w:t>
+        <w:t>Competència personal, social i d'aprendre a aprendre</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId19">
         <w:r>
           <w:rPr/>
           <w:t>Valoració crítica de diferents alternatives per decidir quines contribueixen més a millorar aspectes de la organització d’aula o de centre</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>