--- v3 (2026-03-18)
+++ v4 (2026-08-24)
@@ -4003,110 +4003,110 @@
           <w:t>Capacitat d’aplicar alternatives per frenar els diferents tipus de violència (directa, estructural i cultural) en les relacions interpersonals i en les condicions socials i mundials</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència en comunicació lingüística</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId167">
         <w:r>
           <w:rPr/>
           <w:t>Coneixement dels diferents tipus de conflictes (locals, socials, internacionals; noviolents o violents) i reflexió crítica de la cobertura que en fan els mitjans de comunicació</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Secundària Obligatòria (ESO)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
+        <w:t>Competència digital</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListBullet"/>
+      </w:pPr>
+      <w:r>
         <w:t>Competència ciutadana</w:t>
-      </w:r>
-[...6 lines deleted...]
-        <w:t>Competència digital</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència en comunicació lingüística</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr/>
           <w:t>Anàlisi crítica del procés, dels actors i de les necessitats en els conflictes interpersonals, socials o internacionals, de les seves causes i conseqüències des de la complexitat, capaç de destriar críticament la informació i de superar una visió simplista del món</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>