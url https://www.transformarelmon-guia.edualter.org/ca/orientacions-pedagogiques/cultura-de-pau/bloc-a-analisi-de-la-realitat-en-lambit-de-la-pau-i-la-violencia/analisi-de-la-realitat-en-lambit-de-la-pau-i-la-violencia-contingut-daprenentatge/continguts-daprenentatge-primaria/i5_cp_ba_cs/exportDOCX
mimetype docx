--- v4 (2026-04-29)
+++ v5 (2026-10-24)
@@ -2962,59 +2962,59 @@
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId80">
         <w:r>
           <w:rPr/>
           <w:t>Capacitat de frenar la violència directa (física, verbal i psicològica) d’altres persones en les relacions interpersonals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>