--- v2 (2026-03-09)
+++ v3 (2026-04-24)
@@ -164,59 +164,59 @@
         <w:t>CICLE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència emprenedora</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>