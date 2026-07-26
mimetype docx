--- v3 (2026-04-24)
+++ v4 (2026-07-26)
@@ -172,59 +172,59 @@
         <w:t>Cicle Superior Primària</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>COMPETÈNCIES</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t>RECOMANACIONS PEDAGÒGIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>ESTRATÈGIES DIDÀCTIQUES</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>