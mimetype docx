--- v4 (2026-06-08)
+++ v5 (2026-07-26)
@@ -1497,59 +1497,59 @@
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Educació Primària</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Competència emprenedora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència en consciència i expressió culturals</w:t>
+        <w:t>Competència ciutadana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
-        <w:t>Competència ciutadana</w:t>
+        <w:t>Competència en consciència i expressió culturals</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Link"/>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr/>
           <w:t>Expressió del rebuig a la violència directa (física, verbal i psicològica) en les relacions interpersonals</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>
       <w:r>
         <w:t>Pau i Noviolència</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
       </w:pPr>